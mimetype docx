--- v0 (2025-10-30)
+++ v1 (2026-05-06)
@@ -834,51 +834,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK491_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi skorzystać z literatury do poszukiwania wskazówek przy rozwiązywaniu wybranego problemu badawczego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>