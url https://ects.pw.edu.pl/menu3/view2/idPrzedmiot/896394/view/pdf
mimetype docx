--- v1 (2026-05-06)
+++ v2 (2026-07-29)
@@ -834,51 +834,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK491_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi skorzystać z literatury do poszukiwania wskazówek przy rozwiązywaniu wybranego problemu badawczego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -888,121 +888,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK491_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi skorzystać z literatury do poszukiwania wskazówek przy rozwiązywaniu wybranego problemu badawczego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR2_U01</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">AiR2_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>