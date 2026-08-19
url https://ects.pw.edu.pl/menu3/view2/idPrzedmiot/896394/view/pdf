--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -888,137 +888,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK491_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi skorzystać z literatury do poszukiwania wskazówek przy rozwiązywaniu wybranego problemu badawczego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR2_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK491_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK491_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi skorzystać z literatury do poszukiwania wskazówek przy rozwiązywaniu wybranego problemu badawczego.</w:t>
+        <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie z zakresu automatyki i robotyki korzystając z pomocy opiekuna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_U01</w:t>
+        <w:t xml:space="preserve">AiR2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK491_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie z zakresu automatyki i robotyki korzystając z pomocy opiekuna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1028,207 +1098,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_U02</w:t>
+        <w:t xml:space="preserve">AiR2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UO</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK491_U3: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK491_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie z zakresu automatyki i robotyki korzystając z pomocy opiekuna.</w:t>
+        <w:t xml:space="preserve">Potrafi samodzielnie przygotować sprawozdanie z pracy oraz w rozmowie z prowadzącym obronić przedstawione tezy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_U18</w:t>
+        <w:t xml:space="preserve">AiR2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK491_K1: </w:t>
       </w:r>
     </w:p>