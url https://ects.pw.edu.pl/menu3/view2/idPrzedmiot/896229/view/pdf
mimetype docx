--- v1 (2026-08-19)
+++ v2 (2026-09-30)
@@ -897,51 +897,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W10, LiK2_W14</w:t>
+        <w:t xml:space="preserve">LiK2_W14, LiK2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1037,51 +1037,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadanie domowe lub prezentacja sprawozdania laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W15, LiK2_W20, LiK2_W10, LiK2_W13</w:t>
+        <w:t xml:space="preserve">LiK2_W10, LiK2_W13, LiK2_W15, LiK2_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>