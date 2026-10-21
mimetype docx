--- v2 (2026-09-30)
+++ v3 (2026-10-21)
@@ -757,331 +757,331 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W13, LiK2_W19, LiK2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna sposoby wyznaczania spektrów obciążeń oraz ich ekstrapolacji.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 2 oraz praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W10, LiK2_W13, LiK2_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna sposoby wyznaczania spektrów obciążeń oraz ich ekstrapolacji.							</w:t>
+        <w:t xml:space="preserve">							Zna charakterystyki zmęczeniowe materiałów używanych w lotnictwie oraz oddziaływanie spiętrzeń naprężeń.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 2 oraz praca domowa.</w:t>
+        <w:t xml:space="preserve">Kolokwium nr 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W10, LiK2_W13, LiK2_W19</w:t>
+        <w:t xml:space="preserve">LiK2_W10, LiK2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna charakterystyki zmęczeniowe materiałów używanych w lotnictwie oraz oddziaływanie spiętrzeń naprężeń.					</w:t>
+        <w:t xml:space="preserve">							Zna teorie kumulacji uszkodzeń zmęczeniowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W14, LiK2_W10</w:t>
+        <w:t xml:space="preserve">LiK2_W10, LiK2_W13, LiK2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna teorie kumulacji uszkodzeń zmęczeniowych.							</w:t>
+        <w:t xml:space="preserve">							Ma wiedzę na temat metod badań nieniszczących i diagnostyki struktur lotniczych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 3.</w:t>
+        <w:t xml:space="preserve">Zadanie domowe lub prezentacja sprawozdania laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W10, LiK2_W13, LiK2_W14</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">LiK2_W10, LiK2_W13, LiK2_W15, LiK2_W20</w:t>
+        <w:t xml:space="preserve">LiK2_W10, LiK2_W13, LiK2_W20, LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>