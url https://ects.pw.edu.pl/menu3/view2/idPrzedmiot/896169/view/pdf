--- v2 (2026-03-22)
+++ v3 (2026-06-24)
@@ -1120,50 +1120,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej analizy fachowej literatury student potrafi zastosować zasady termodynamiki w bilansach energetycznych i egzergetycznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej analizy fachowej literatury student potrafi zastosować zasady termodynamiki w bilansach energetycznych i egzergetycznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1219,582 +1359,442 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK357_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej analizy fachowej literatury student potrafi zastosować zasady termodynamiki w bilansach energetycznych i egzergetycznych.							</w:t>
+        <w:t xml:space="preserve">														Potrafi dokonać oceny ilościowej zasobów użytecznej energii oraz wielkości strat energetycznych	.																			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_U01</w:t>
+        <w:t xml:space="preserve">E2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK357_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej analizy fachowej literatury student potrafi zastosować zasady termodynamiki w bilansach energetycznych i egzergetycznych.							</w:t>
+        <w:t xml:space="preserve">														Potrafi dokonać oceny ilościowej zasobów użytecznej energii oraz wielkości strat energetycznych	.																			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi dokonać oceny ilościowej zasobów użytecznej energii oraz wielkości strat energetycznych	.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej samodzielnie analizy fachowej literatury student potrafi zidentyfikować procesy wymiany ciepła i masy w naturze i technice. 														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej samodzielnie analizy fachowej literatury student potrafi zidentyfikować procesy wymiany ciepła i masy w naturze i technice. 														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej samodzielnie analizy fachowej literatury student potrafi zidentyfikować procesy wymiany ciepła i masy w naturze i technice. 														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_U05</w:t>
-      </w:r>
-[...418 lines deleted...]
-        <w:t xml:space="preserve">E2_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>