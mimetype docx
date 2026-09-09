--- v3 (2026-06-24)
+++ v4 (2026-09-09)
@@ -1610,50 +1610,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej samodzielnie analizy fachowej literatury student potrafi zidentyfikować procesy wymiany ciepła i masy w naturze i technice. 														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1709,92 +1779,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK357_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej samodzielnie analizy fachowej literatury student potrafi zidentyfikować procesy wymiany ciepła i masy w naturze i technice. 														</w:t>
+        <w:t xml:space="preserve">							Potrafi stosować opis matematyczny i jego rozwiązania w analizie procesów wymiany ciepła i masy występujących w urządzeniach i maszynach w energetyce. 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_U05</w:t>
+        <w:t xml:space="preserve">E2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1891,120 +1961,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E2_U11</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>