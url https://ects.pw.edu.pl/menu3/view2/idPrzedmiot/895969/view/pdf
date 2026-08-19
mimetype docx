--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -991,51 +991,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W02, AiR1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P7S_WG.o, III.P6S_WG, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS738_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">															Student ma podstawową wiedzę z zakresu historii pomiarów biologicznych oraz zna współczesne modele zjawisk elektrycznych w organizmie człowieka  na poziomie komórkowym.																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1061,51 +1061,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P7S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS738_U1: </w:t>
       </w:r>
     </w:p>