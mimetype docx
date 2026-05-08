--- v4 (2026-02-27)
+++ v5 (2026-05-08)
@@ -921,51 +921,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prace domowe, sprawdziany, zadania projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W11, AiR1_W09</w:t>
+        <w:t xml:space="preserve">AiR1_W09, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>