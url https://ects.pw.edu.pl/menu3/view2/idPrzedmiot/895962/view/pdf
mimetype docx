--- v5 (2026-05-08)
+++ v6 (2026-06-07)
@@ -937,51 +937,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>