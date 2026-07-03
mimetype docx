--- v6 (2026-06-07)
+++ v7 (2026-07-03)
@@ -937,51 +937,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>
@@ -1087,51 +1087,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U12, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi zaprojektować i zrealizować zminimalizowany asynchroniczny automat sterujący.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>