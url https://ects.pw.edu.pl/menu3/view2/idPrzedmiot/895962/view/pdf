--- v7 (2026-07-03)
+++ v8 (2026-09-10)
@@ -781,357 +781,357 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca domowa, sprawdzian, zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W11, AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student ma wiedzę na temat modelowania układów automatyki cyfrowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EW2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma wiedzę na temat modelowania układów automatyki cyfrowej.</w:t>
+        <w:t xml:space="preserve">Student zna metody minimalizacji automatów synchronicznych i asynchronicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian</w:t>
+        <w:t xml:space="preserve">prace domowe, sprawdziany, zadania projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna metody minimalizacji automatów synchronicznych i asynchronicznych.</w:t>
+        <w:t xml:space="preserve">Student potrafi zaprojektować zminimalizowaną funkcję przełączającą.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">prace domowe, sprawdziany, zadania projektowe</w:t>
+        <w:t xml:space="preserve">praca domowa, sprawdzian, zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09, AiR1_W11</w:t>
+        <w:t xml:space="preserve">AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi zaprojektować zminimalizowaną funkcję przełączającą.</w:t>
+        <w:t xml:space="preserve">Student potrafi zaprojektować i zrealizować zminimalizowany synchroniczny automat sterujący.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca domowa, sprawdzian, zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U12</w:t>
+        <w:t xml:space="preserve">AiR1_U12, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi zaprojektować i zrealizować zminimalizowany asynchroniczny automat sterujący.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>