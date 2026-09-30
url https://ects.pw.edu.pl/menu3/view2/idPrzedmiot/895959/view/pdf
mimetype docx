--- v6 (2026-08-19)
+++ v7 (2026-09-30)
@@ -974,137 +974,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ML.NS659_U2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U13, AiR1_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS659_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zapisać model typowego systemu w postaci równań stanu i transmitancji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U10, AiR1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS659_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozróżnić podstawowe typy sygnałów i określić ich główne parametry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>