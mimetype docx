--- v4 (2026-03-21)
+++ v5 (2026-05-07)
@@ -852,67 +852,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian zaliczeniowy wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W15, AiR1_W18, AiR1_W07</w:t>
+        <w:t xml:space="preserve">AiR1_W07, AiR1_W15, AiR1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna wymagania stawiane systemom czasu rzeczywistego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -922,67 +922,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian zaliczeniowy wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W07, AiR1_W13, AiR1_W18</w:t>
+        <w:t xml:space="preserve">AiR1_W13, AiR1_W18, AiR1_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>