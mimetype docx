--- v5 (2026-05-07)
+++ v6 (2026-05-30)
@@ -922,67 +922,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian zaliczeniowy wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W13, AiR1_W18, AiR1_W07</w:t>
+        <w:t xml:space="preserve">AiR1_W18, AiR1_W07, AiR1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>