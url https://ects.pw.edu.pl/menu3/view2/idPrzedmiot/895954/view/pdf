--- v6 (2026-05-30)
+++ v7 (2026-08-19)
@@ -922,51 +922,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian zaliczeniowy wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W18, AiR1_W07, AiR1_W13</w:t>
+        <w:t xml:space="preserve">AiR1_W07, AiR1_W13, AiR1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1158,51 +1158,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U09, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi programowo używać metod synchronizacji i komunikacji wątków i procesów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>