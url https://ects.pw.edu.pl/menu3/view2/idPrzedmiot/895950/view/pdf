--- v3 (2026-03-22)
+++ v4 (2026-05-29)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P7S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student ma wiedzę na temat tworzenia układów regulacji automatycznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1287,51 +1287,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EK1: </w:t>
       </w:r>
     </w:p>