--- v4 (2026-05-29)
+++ v5 (2026-07-03)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P7S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student ma wiedzę na temat tworzenia układów regulacji automatycznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -911,67 +911,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09, AiR1_W15</w:t>
+        <w:t xml:space="preserve">AiR1_W15, AiR1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna charakterystyki i przebiegi nieustalone podstawowych elementów automatyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>