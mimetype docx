--- v5 (2026-07-03)
+++ v6 (2026-08-19)
@@ -911,67 +911,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W15, AiR1_W09</w:t>
+        <w:t xml:space="preserve">AiR1_W09, AiR1_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna charakterystyki i przebiegi nieustalone podstawowych elementów automatyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>