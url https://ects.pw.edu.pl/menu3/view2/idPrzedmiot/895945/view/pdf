--- v5 (2026-07-29)
+++ v6 (2026-10-01)
@@ -748,51 +748,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W12, AiR1_W01, AiR1_W09</w:t>
+        <w:t xml:space="preserve">AiR1_W01, AiR1_W09, AiR1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1178,67 +1178,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U10, AiR1_U05</w:t>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK361_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi na wybranym przez siebie przykładzie zilustrować najważniejsze cechy metody Lapunowa oceny stabilności układów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>