--- v6 (2026-08-19)
+++ v7 (2026-09-30)
@@ -930,51 +930,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U06, AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK370_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi stosować podstawowe metody numeryczne do rozwiązywania prostych problemów z zakresu mechaniki i robotyki.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -984,51 +984,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy podczas zajęć, sprawdzian końcowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U05, AiR1_U06, AiR1_U07</w:t>
+        <w:t xml:space="preserve">AiR1_U06, AiR1_U07, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>