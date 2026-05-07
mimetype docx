--- v1 (2026-03-21)
+++ v2 (2026-05-07)
@@ -891,67 +891,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U01, AiR1_U20</w:t>
+        <w:t xml:space="preserve">AiR1_U20, AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW127_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie inżynierskie korzystając z pomocy opiekuna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1031,67 +1031,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U04, AiR1_U03</w:t>
+        <w:t xml:space="preserve">AiR1_U03, AiR1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW127_K1: </w:t>
       </w:r>
     </w:p>