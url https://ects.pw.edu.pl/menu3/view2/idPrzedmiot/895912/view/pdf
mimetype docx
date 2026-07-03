--- v2 (2026-05-07)
+++ v3 (2026-07-03)
@@ -891,67 +891,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U20, AiR1_U01</w:t>
+        <w:t xml:space="preserve">AiR1_U01, AiR1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW127_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie inżynierskie korzystając z pomocy opiekuna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1031,51 +1031,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U03, AiR1_U04</w:t>
+        <w:t xml:space="preserve">AiR1_U04, AiR1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>