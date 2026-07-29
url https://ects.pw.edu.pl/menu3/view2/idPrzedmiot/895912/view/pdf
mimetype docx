--- v3 (2026-07-03)
+++ v4 (2026-07-29)
@@ -907,51 +907,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01, AiR1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW127_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie inżynierskie korzystając z pomocy opiekuna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1031,51 +1031,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U04, AiR1_U03</w:t>
+        <w:t xml:space="preserve">AiR1_U03, AiR1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>