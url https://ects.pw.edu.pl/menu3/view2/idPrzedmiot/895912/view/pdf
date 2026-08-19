--- v4 (2026-07-29)
+++ v5 (2026-08-19)
@@ -757,51 +757,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW127_U1: </w:t>
       </w:r>
     </w:p>
@@ -907,51 +907,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01, AiR1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW127_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie inżynierskie korzystając z pomocy opiekuna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>