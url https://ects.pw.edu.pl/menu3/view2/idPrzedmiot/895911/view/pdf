--- v6 (2026-08-19)
+++ v7 (2026-09-30)
@@ -836,67 +836,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć.ocena zadań domowych. Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U18, AiR1_U06, AiR1_U11, AiR1_U15</w:t>
+        <w:t xml:space="preserve">AiR1_U11, AiR1_U15, AiR1_U18, AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW125_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma zdolność dostrzegania ograniczeń fizycznych (głównie wytrzymałościowych, sztywnościowych, trwałościowych, cieplnych), normalizacyjnych, ekonomicznych, a zwłaszcza wynikających z niepełnej wiedzy człowieka i z jego możliwości intelektualnych, konieczną w projektowaniu, w tym: – w projektowaniu typowych zespołów urządzenia mechanicznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -976,67 +976,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U15, AiR1_U18, AiR1_U05, AiR1_U06, AiR1_U07, AiR1_U11</w:t>
+        <w:t xml:space="preserve">AiR1_U11, AiR1_U15, AiR1_U18, AiR1_U05, AiR1_U06, AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW125_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zbudować lub dobrać z literatury (także norm) odpowiednie modele stanów i zjawisk potrzebne do wykorzystania utworzonych warunków ograniczających w obliczeniach inżynierskich analizowanego lub projektowanego zespołu. Potrafi ocenić wartość dobieranego modelu ze względu na pożądaną jego dokładność i szczegółowość.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1116,67 +1116,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U18, AiR1_U05, AiR1_U07, AiR1_U11</w:t>
+        <w:t xml:space="preserve">AiR1_U07, AiR1_U11, AiR1_U18, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW125_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi podejmować decyzje dotyczące cech rozważanego zespołu, biorąc pod uwagę zarówno wyniki obliczeń inżynierskich jak i ograniczenia nieopisane matematycznie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1256,67 +1256,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U11, AiR1_U15, AiR1_U18, AiR1_U01, AiR1_U05, AiR1_U07</w:t>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U07, AiR1_U11, AiR1_U15, AiR1_U18, AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW125_U8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi stosować w praktyce zalecenia norm dotyczące cech geometrycznych typowych elementów oraz ich właściwości fizycznych, w tym: – wytrzymałościowych. Potrafi korzystać z katalogów typowych zespołów oraz  materiałów konstrukcyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>