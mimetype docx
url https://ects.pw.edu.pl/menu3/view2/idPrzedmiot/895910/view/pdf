--- v3 (2026-03-22)
+++ v4 (2026-05-07)
@@ -922,51 +922,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW126_U1: </w:t>
       </w:r>
     </w:p>
@@ -1206,67 +1206,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, dyskusja.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_K02, AiR1_K06</w:t>
+        <w:t xml:space="preserve">AiR1_K06, AiR1_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P8S_KO, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KO, I.P6S_KK, I.P8S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW126_K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość roli fizyki w rozwoju technologicznym  i dostrzega potrzebę ustawicznego dokształcania się w tym zakresie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>