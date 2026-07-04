--- v4 (2026-05-07)
+++ v5 (2026-07-04)
@@ -1142,51 +1142,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW126_K1: </w:t>
       </w:r>
     </w:p>
@@ -1206,67 +1206,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, dyskusja.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_K06, AiR1_K02</w:t>
+        <w:t xml:space="preserve">AiR1_K02, AiR1_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KO, I.P6S_KK, I.P8S_KO</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P8S_KO, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW126_K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość roli fizyki w rozwoju technologicznym  i dostrzega potrzebę ustawicznego dokształcania się w tym zakresie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>