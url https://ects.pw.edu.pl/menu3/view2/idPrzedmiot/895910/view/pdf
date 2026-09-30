--- v5 (2026-07-04)
+++ v6 (2026-09-30)
@@ -852,341 +852,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW126_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie działanie współczesnych urządzeń wykorzystujących mechanikę kwantową i nanotechnologie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW126_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW126_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie współczesnych urządzeń wykorzystujących mechanikę kwantową i nanotechnologie.</w:t>
+        <w:t xml:space="preserve">Potrafi rozwiązać podstawowe zagadnienia z mechaniki kwantowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W03</w:t>
+        <w:t xml:space="preserve">AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW126_U1: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW126_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi rozwiązać podstawowe zagadnienia z mechaniki kwantowej.</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność krytycznej analizy eksperymentów fizycznych z zakresu fizyki i chemii kwantowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U06</w:t>
+        <w:t xml:space="preserve">AiR1_U06, AiR1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW126_U2: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW126_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada umiejętność krytycznej analizy eksperymentów fizycznych z zakresu fizyki i chemii kwantowej.</w:t>
+        <w:t xml:space="preserve">Potrafi samodzielnie poszerzać wiedzę o zagadnieniach fizyki współczesnej i technologii w oparciu o studium literaturowe i samodzielnie wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U06, AiR1_U20</w:t>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW126_K1: </w:t>
       </w:r>
     </w:p>