--- v2 (2026-02-08)
+++ v3 (2026-05-08)
@@ -766,411 +766,411 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW115_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																	Student wie, jak wykorzystać rachunek różniczkowy i całkowy w zagadnieniach kinematyki i dynamiki.																								</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, aktywność pracy studenta w trakcie ćwiczeń, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01, AiR1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW115_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW115_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																	Student wie, jak wykorzystać rachunek różniczkowy i całkowy w zagadnieniach kinematyki i dynamiki.																								</w:t>
+        <w:t xml:space="preserve">																									Student zna zakres stosowalności kinematyki i dynamiki niutonowskiej. Zna paradygmat tej dyscypliny.																															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW115_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student umie rozwiązywać proste problemy z zakresu kinematyki i dynamiki.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, aktywność pracy studenta w trakcie ćwiczeń, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W01, AiR1_W04</w:t>
+        <w:t xml:space="preserve">AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW115_W3: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW115_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																									Student zna zakres stosowalności kinematyki i dynamiki niutonowskiej. Zna paradygmat tej dyscypliny.																															</w:t>
+        <w:t xml:space="preserve">											Student umie wykorzystać podstawy rachunku różniczkowego i całkowego w kinematyce i dynamice.																	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, aktywność pracy studenta w trakcie ćwiczeń, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW115_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">											Student umie określić obszar zagadnień, gdzie można skutecznie stosować narzędzia mechaniki niutonowskiej.																</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W04</w:t>
+        <w:t xml:space="preserve">AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW115_K1: </w:t>
       </w:r>
     </w:p>