--- v3 (2026-05-08)
+++ v4 (2026-07-05)
@@ -766,51 +766,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW115_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">																	Student wie, jak wykorzystać rachunek różniczkowy i całkowy w zagadnieniach kinematyki i dynamiki.																								</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -820,51 +820,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, aktywność pracy studenta w trakcie ćwiczeń, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W01, AiR1_W04</w:t>
+        <w:t xml:space="preserve">AiR1_W04, AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>