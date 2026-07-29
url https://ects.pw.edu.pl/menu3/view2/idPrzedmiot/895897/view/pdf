--- v3 (2026-03-22)
+++ v4 (2026-07-29)
@@ -826,191 +826,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WK, P6U_W, I.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW109_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o międzynarodowych i krajowych regulacjach prawnych z zakresu ochrony środowiska.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test zaliczeniowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW109_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW109_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o międzynarodowych i krajowych regulacjach prawnych z zakresu ochrony środowiska.</w:t>
+        <w:t xml:space="preserve">Zna podstawowe problemy związane z systemem finansowania ochrony środowiska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test zaliczeniowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_WK, P6U_W, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW109_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma ogólną wiedzę o wybranych technologiach ochrony powietrza, utylizacji odpadów przemysłowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>