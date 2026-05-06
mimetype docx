--- v2 (2026-02-04)
+++ v3 (2026-05-06)
@@ -836,51 +836,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW108_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">										Student zna zakres stosowalności metod statyki niutonowskiej, w tym: wie czym się różnią zagadnienia statycznie wyznaczalne od statycznie niewyznaczalnych.																</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1126,51 +1126,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW108_K01: </w:t>
       </w:r>
     </w:p>