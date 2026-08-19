--- v2 (2026-06-17)
+++ v3 (2026-08-19)
@@ -811,551 +811,551 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna ogólne zasady dotyczące zakładania i prowadzenia jednoosobowej działalności gospodarczej														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK371_W01: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna ogólne zasady dotyczące zakładania i prowadzenia jednoosobowej działalności gospodarczej														</w:t>
+        <w:t xml:space="preserve">																														Ma podstawową wiedzę odnośnie prawnych aspektów autorskich praw osobistych twórców w zakresie ochrony własności intelektualnej  oraz własności przemysłowej w tym prawa patentowego 							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">sprwdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																														Ma podstawową wiedzę odnośnie prawnych aspektów autorskich praw osobistych twórców w zakresie ochrony własności intelektualnej  oraz własności przemysłowej w tym prawa patentowego 							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprwdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																														Ma elementarną wiedzę w zakresie zarządzania przedsiębiorstwem, w tym zarządzania z uwzględnieniem spojrzenia projakościowego w odniesieniu do różnych form prowadzenia działalności gospodarczej  							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																														Ma elementarną wiedzę w zakresie zarządzania przedsiębiorstwem, w tym zarządzania z uwzględnieniem spojrzenia projakościowego w odniesieniu do różnych form prowadzenia działalności gospodarczej  							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK371_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																														Ma podstawową wiedzę odnośnie prawnych aspektów autorskich praw osobistych twórców w zakresie ochrony własności intelektualnej  oraz własności przemysłowej w tym prawa patentowego 							</w:t>
+        <w:t xml:space="preserve">																																						Student potrafi pozyskiwać informacje z literatury, baz danych i innych źródeł w zakresie prawnych regulacji z zakresu działalności gospodarczej oraz  potrafi integrować uzyskane informacje, dokonywać ich interpretacji, a także wyciągać wnioski oraz formułować i uzasadniać opinie odnośnie	uwarunkowań działalności przedsiębiorstwa																																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprwdzian</w:t>
+        <w:t xml:space="preserve">sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W11</w:t>
+        <w:t xml:space="preserve">MiBM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK371_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																														Ma podstawową wiedzę odnośnie prawnych aspektów autorskich praw osobistych twórców w zakresie ochrony własności intelektualnej  oraz własności przemysłowej w tym prawa patentowego 							</w:t>
+        <w:t xml:space="preserve">																																						Student potrafi pozyskiwać informacje z literatury, baz danych i innych źródeł w zakresie prawnych regulacji z zakresu działalności gospodarczej oraz  potrafi integrować uzyskane informacje, dokonywać ich interpretacji, a także wyciągać wnioski oraz formułować i uzasadniać opinie odnośnie	uwarunkowań działalności przedsiębiorstwa																																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprwdzian</w:t>
+        <w:t xml:space="preserve">sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W13</w:t>
-[...218 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U10</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>