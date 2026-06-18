--- v2 (2026-03-21)
+++ v3 (2026-06-18)
@@ -880,971 +880,971 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna techniki magazynowania energii oraz ich zastosowania w zależności od postaci magazynowanej energii, rodzaju źródła oraz potrzeb u odbiorcy.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS732_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna techniki magazynowania energii oraz ich zastosowania w zależności od postaci magazynowanej energii, rodzaju źródła oraz potrzeb u odbiorcy.																				</w:t>
+        <w:t xml:space="preserve">							Posiada wiedzę na temat metod akumulacji ciepła w różnych cyklach (krótko- i długoterminowe) jak również z wykorzystaniem materiałów akumulacyjnych o różnych właściwościach (w tym materiałów PCM).																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada wiedzę na temat metod akumulacji ciepła w różnych cyklach (krótko- i długoterminowe) jak również z wykorzystaniem materiałów akumulacyjnych o różnych właściwościach (w tym materiałów PCM).																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie istotę akumulacji energii elektrycznej z wykorzystaniem energii mechanicznej w elektrowniach szczytowo-pompowych, elektrowniach z magazynem sprężonego powietrza (CAES) oraz z kołami zamachowymi.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS732_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Posiada wiedzę na temat metod akumulacji ciepła w różnych cyklach (krótko- i długoterminowe) jak również z wykorzystaniem materiałów akumulacyjnych o różnych właściwościach (w tym materiałów PCM).																					</w:t>
+        <w:t xml:space="preserve">							Posiada wiedzę na temat zasad działania akumulatorów elektrycznych różnych typów oraz ich parametry istotne z punktu widzenia oceny efektywności akumulacji energii. Zna zasadę działania superkondensatorów i nadprzewodzących obwodów elektromagnetycznych.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasadę akumulacji energii w procesach produkcji i magazynowania wodoru. Zna zasadę działania ogniw paliwowych.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasadę akumulacji energii w procesach produkcji i magazynowania wodoru. Zna zasadę działania ogniw paliwowych.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi dobrać odpowiednią technologię magazynowania energii do określonego systemu energetycznego (źródło-odbiorca).																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W11</w:t>
+        <w:t xml:space="preserve">E1_U28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS732_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Posiada wiedzę na temat metod akumulacji ciepła w różnych cyklach (krótko- i długoterminowe) jak również z wykorzystaniem materiałów akumulacyjnych o różnych właściwościach (w tym materiałów PCM).																					</w:t>
+        <w:t xml:space="preserve">							Potrafi wykonać wstępny projekt magazynu ciepła - dobór materiału akumulującego (PCM), ogólne obliczenia bilansowe.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W18</w:t>
+        <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS732_W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Rozumie istotę akumulacji energii elektrycznej z wykorzystaniem energii mechanicznej w elektrowniach szczytowo-pompowych, elektrowniach z magazynem sprężonego powietrza (CAES) oraz z kołami zamachowymi.																				</w:t>
+        <w:t xml:space="preserve">							Potrafi wykonać wstępny projekt magazynu ciepła - dobór materiału akumulującego (PCM), ogólne obliczenia bilansowe.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W12</w:t>
+        <w:t xml:space="preserve">E1_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS732_W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Posiada wiedzę na temat zasad działania akumulatorów elektrycznych różnych typów oraz ich parametry istotne z punktu widzenia oceny efektywności akumulacji energii. Zna zasadę działania superkondensatorów i nadprzewodzących obwodów elektromagnetycznych.																					</w:t>
+        <w:t xml:space="preserve">							Na podstawie literatury fachowej (publikacje w czasopismach naukowych) potrafi przygotować syntetyczną prezentację na zadany temat z zakresu metod i zastosowań akumulacji energii.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+        <w:t xml:space="preserve">Praca własna - prezentacja na zadany temat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W23</w:t>
+        <w:t xml:space="preserve">E1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS732_W06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Rozumie zasadę akumulacji energii w procesach produkcji i magazynowania wodoru. Zna zasadę działania ogniw paliwowych.																					</w:t>
+        <w:t xml:space="preserve">							Na podstawie literatury fachowej (publikacje w czasopismach naukowych) potrafi przygotować syntetyczną prezentację na zadany temat z zakresu metod i zastosowań akumulacji energii.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+        <w:t xml:space="preserve">Praca własna - prezentacja na zadany temat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W23</w:t>
+        <w:t xml:space="preserve">E1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS732_W06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Rozumie zasadę akumulacji energii w procesach produkcji i magazynowania wodoru. Zna zasadę działania ogniw paliwowych.																					</w:t>
+        <w:t xml:space="preserve">							Na podstawie literatury fachowej (publikacje w czasopismach naukowych) potrafi przygotować syntetyczną prezentację na zadany temat z zakresu metod i zastosowań akumulacji energii.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+        <w:t xml:space="preserve">Praca własna - prezentacja na zadany temat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W25</w:t>
-[...288 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E1_U03</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">E1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>