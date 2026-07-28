--- v3 (2026-06-18)
+++ v4 (2026-07-28)
@@ -1300,201 +1300,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasadę akumulacji energii w procesach produkcji i magazynowania wodoru. Zna zasadę działania ogniw paliwowych.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS732_W06: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Rozumie zasadę akumulacji energii w procesach produkcji i magazynowania wodoru. Zna zasadę działania ogniw paliwowych.																					</w:t>
+        <w:t xml:space="preserve">							Potrafi dobrać odpowiednią technologię magazynowania energii do określonego systemu energetycznego (źródło-odbiorca).																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W25</w:t>
+        <w:t xml:space="preserve">E1_U28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS732_U01: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi dobrać odpowiednią technologię magazynowania energii do określonego systemu energetycznego (źródło-odbiorca).																					</w:t>
+        <w:t xml:space="preserve">							Potrafi wykonać wstępny projekt magazynu ciepła - dobór materiału akumulującego (PCM), ogólne obliczenia bilansowe.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_U28</w:t>
+        <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1520,121 +1590,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_U01</w:t>
+        <w:t xml:space="preserve">E1_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS732_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS732_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi wykonać wstępny projekt magazynu ciepła - dobór materiału akumulującego (PCM), ogólne obliczenia bilansowe.																					</w:t>
+        <w:t xml:space="preserve">							Na podstawie literatury fachowej (publikacje w czasopismach naukowych) potrafi przygotować syntetyczną prezentację na zadany temat z zakresu metod i zastosowań akumulacji energii.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+        <w:t xml:space="preserve">Praca własna - prezentacja na zadany temat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_U23</w:t>
+        <w:t xml:space="preserve">E1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1731,120 +1801,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca własna - prezentacja na zadany temat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U05</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>