--- v4 (2026-02-28)
+++ v5 (2026-05-07)
@@ -738,121 +738,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS532_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę dotyczącą materiałów stosowanych w energetyce oraz zasad montażu urządzeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS532_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS532_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę dotyczącą materiałów stosowanych w energetyce oraz zasad montażu urządzeń.</w:t>
+        <w:t xml:space="preserve">Zna zasady montażu bloków energetycznych i procedury im towarzyszące</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W07</w:t>
+        <w:t xml:space="preserve">E1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -878,51 +948,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W08</w:t>
+        <w:t xml:space="preserve">E1_W28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -948,151 +1018,151 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W28</w:t>
+        <w:t xml:space="preserve">E1_W31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS532_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS532_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasady montażu bloków energetycznych i procedury im towarzyszące</w:t>
+        <w:t xml:space="preserve">Potrafi posługiwać się instrukcjami specyficznymi dla procesów inwestycyjnych w energetyce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe.</w:t>
+        <w:t xml:space="preserve">Ocena projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W31</w:t>
+        <w:t xml:space="preserve">E1_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS532_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi posługiwać się instrukcjami specyficznymi dla procesów inwestycyjnych w energetyce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
@@ -1309,120 +1379,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U15</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E1_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>