--- v2 (2026-02-05)
+++ v3 (2026-06-18)
@@ -891,271 +891,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia sprawdzające z ćwiczeń 6,8,10,11,12, kolokwium końcowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK411_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę z zakresu stosowania zasad termodynamiki w podstawowych maszynach i urządzeniach cieplnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia sprawdzające z ćwiczeń 6,8,10,11,12, kolokwium końcowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK411_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK411_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę z zakresu stosowania zasad termodynamiki w podstawowych maszynach i urządzeniach cieplnych.</w:t>
+        <w:t xml:space="preserve">Umie przeprowadzać podstawowe pomiary termodynamiczne, takie jak: temperatura, ciśnienie, wilgotność.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwia sprawdzające z ćwiczeń 6,8,10,11,12, kolokwium końcowe.</w:t>
+        <w:t xml:space="preserve">Ocena pracy studenta w ramach ćwiczeń (2,3,9, 11 oraz wszystkie pozostałe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W05</w:t>
+        <w:t xml:space="preserve">E1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK411_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie przeprowadzać podstawowe pomiary termodynamiczne, takie jak: temperatura, ciśnienie, wilgotność.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena pracy studenta w ramach ćwiczeń (2,3,9, 11 oraz wszystkie pozostałe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U09</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>