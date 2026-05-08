--- v4 (2026-03-22)
+++ v5 (2026-05-08)
@@ -769,51 +769,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń, praca domowa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W05, KMchtr_W06, KMchtr_W01, KMchtr_W03, KMchtr_W04</w:t>
+        <w:t xml:space="preserve">KMchtr_W01, KMchtr_W03, KMchtr_W04, KMchtr_W05, KMchtr_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -839,51 +839,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń, praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W01, KMchtr_W03, KMchtr_W04, KMchtr_W05, KMchtr_W06</w:t>
+        <w:t xml:space="preserve">KMchtr_W04, KMchtr_W05, KMchtr_W06, KMchtr_W01, KMchtr_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>