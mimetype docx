--- v5 (2026-05-08)
+++ v6 (2026-05-30)
@@ -839,51 +839,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń, praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W04, KMchtr_W05, KMchtr_W06, KMchtr_W01, KMchtr_W03</w:t>
+        <w:t xml:space="preserve">KMchtr_W06, KMchtr_W01, KMchtr_W03, KMchtr_W04, KMchtr_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>