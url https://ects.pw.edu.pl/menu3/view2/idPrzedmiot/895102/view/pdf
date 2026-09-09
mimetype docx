--- v6 (2026-05-30)
+++ v7 (2026-09-09)
@@ -839,51 +839,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń, praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W06, KMchtr_W01, KMchtr_W03, KMchtr_W04, KMchtr_W05</w:t>
+        <w:t xml:space="preserve">KMchtr_W01, KMchtr_W03, KMchtr_W04, KMchtr_W05, KMchtr_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -909,51 +909,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń, praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W01, KMchtr_W03, KMchtr_W04, KMchtr_W05, KMchtr_W06</w:t>
+        <w:t xml:space="preserve">KMchtr_W03, KMchtr_W04, KMchtr_W05, KMchtr_W06, KMchtr_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>