--- v4 (2026-03-22)
+++ v5 (2026-05-08)
@@ -906,51 +906,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja:	Egzamin, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W20, KMchtr_W17, KMchtr_W18, KMchtr_W19</w:t>
+        <w:t xml:space="preserve">KMchtr_W17, KMchtr_W18, KMchtr_W19, KMchtr_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1196,51 +1196,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
+        <w:t xml:space="preserve">KMchtr_U18, KMchtr_U15, KMChtr_U16, KMchtr_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>