--- v5 (2026-07-29)
+++ v6 (2026-08-21)
@@ -982,51 +982,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W18, KMiBM_W19, KMiBM_W20, KMiBM_W17</w:t>
+        <w:t xml:space="preserve">KMiBM_W17, KMiBM_W18, KMiBM_W19, KMiBM_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1202,51 +1202,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
+        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U17, KMiBM_U18, KMiBM_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>