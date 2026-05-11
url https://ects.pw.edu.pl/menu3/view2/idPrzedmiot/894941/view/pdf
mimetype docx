--- v1 (2026-01-12)
+++ v2 (2026-05-11)
@@ -838,261 +838,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W17, KMiBM_W11, KMiBM_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o elementach stosowanych w układach hydraulicznych i pneumatycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W11, KMiBM_W12, KMiBM_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę o elementach stosowanych w układach hydraulicznych i pneumatycznych</w:t>
+        <w:t xml:space="preserve">Efekt:	Ma wiedzę z zakresu układów sterowania w maszynach i urządzeniach z napędem hydraulicznym i pneumatycznym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o kryteriach projektowania układów hydraulicznych i pneumatycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W11, KMiBM_W12, KMiBM_W17</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_W12, KMiBM_W17, KMiBM_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>