--- v2 (2026-05-11)
+++ v3 (2026-06-17)
@@ -838,51 +838,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W17, KMiBM_W11, KMiBM_W12</w:t>
+        <w:t xml:space="preserve">KMiBM_W11, KMiBM_W12, KMiBM_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1268,51 +1268,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U04, KMiBM_U07, KMiBM_U08, KMiBM_U14, KMiBM_U18</w:t>
+        <w:t xml:space="preserve">KMiBM_U07, KMiBM_U08, KMiBM_U14, KMiBM_U18, KMiBM_U01, KMiBM_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>