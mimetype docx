--- v3 (2026-06-17)
+++ v4 (2026-08-19)
@@ -838,481 +838,481 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W17, KMiBM_W11, KMiBM_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o elementach stosowanych w układach hydraulicznych i pneumatycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W11, KMiBM_W12, KMiBM_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę o elementach stosowanych w układach hydraulicznych i pneumatycznych</w:t>
+        <w:t xml:space="preserve">Efekt:	Ma wiedzę z zakresu układów sterowania w maszynach i urządzeniach z napędem hydraulicznym i pneumatycznym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o kryteriach projektowania układów hydraulicznych i pneumatycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W11, KMiBM_W12, KMiBM_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Efekt:	Ma wiedzę z zakresu układów sterowania w maszynach i urządzeniach z napędem hydraulicznym i pneumatycznym</w:t>
+        <w:t xml:space="preserve">Zna zasady doboru elementów projektowanego układu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W04</w:t>
+        <w:t xml:space="preserve">KMiBM_W12, KMiBM_W17, KMiBM_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę o kryteriach projektowania układów hydraulicznych i pneumatycznych</w:t>
+        <w:t xml:space="preserve">Potrafi sterować elementami wykonawczymi projektowanego napędu hydraulicznego lub pneumatycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W11, KMiBM_W12, KMiBM_W17</w:t>
+        <w:t xml:space="preserve">KMiBM_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_W6: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0316_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasady doboru elementów projektowanego układu</w:t>
+        <w:t xml:space="preserve">Student potrafi planować i budować układy hydrauliczne i pneumatyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W11, KMiBM_W12, KMiBM_W17</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U07, KMiBM_U08, KMiBM_U14, KMiBM_U18, KMiBM_U01, KMiBM_U04</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U04, KMiBM_U07, KMiBM_U08, KMiBM_U14, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>