--- v4 (2026-03-22)
+++ v5 (2026-08-20)
@@ -924,51 +924,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny i ustny, rozmowa dopuszczająca do wykonania ćwiczenia laboratoryjnego, sprawozdanie z ćwiczenia laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W13, KMiBM_W15, KMiBM_W16, KMiBM_W21, KMiBM_W12</w:t>
+        <w:t xml:space="preserve">KMiBM_W16, KMiBM_W21, KMiBM_W12, KMiBM_W13, KMiBM_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1284,51 +1284,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny i ustny, rozmowa dopuszczająca do wykonania ćwiczenia laboratoryjnego, Sprawozdanie z ćwiczenia laboratoryjnego; obserwacja sposobu wykonywania ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U09, KMiBM_U10, KMiBM_U13, KMiBM_U19, KMiBM_U20, KMiBM_U07</w:t>
+        <w:t xml:space="preserve">KMiBM_U13, KMiBM_U19, KMiBM_U20, KMiBM_U07, KMiBM_U09, KMiBM_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>