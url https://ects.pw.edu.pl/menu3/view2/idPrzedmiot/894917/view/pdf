--- v1 (2026-02-05)
+++ v2 (2026-05-10)
@@ -924,51 +924,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena przekazanego prowadzącemu sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U13, KMiBM_U19, KMiBM_U20, KMiBM_U03</w:t>
+        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U13, KMiBM_U19, KMiBM_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1064,51 +1064,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena przekazanego prowadzącemu sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U13, KMiBM_U19, KMiBM_U20</w:t>
+        <w:t xml:space="preserve">KMiBM_U20, KMiBM_U03, KMiBM_U13, KMiBM_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>