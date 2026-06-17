--- v2 (2026-05-10)
+++ v3 (2026-06-17)
@@ -924,191 +924,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena przekazanego prowadzącemu sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U20, KMiBM_U03, KMiBM_U13, KMiBM_U19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0312_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi pozyskiwać informacje z literatury, baz danych i innych źródeł, potrafi integrować uzyskane informacje, dokonywać ich interpretacji, a także wyciągać wnioski oraz formułować i uzasadniać opinie w zakresie zrealizowanego ćwiczenia laboratoryjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena przekazanego prowadzącemu sprawozdania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U03, KMiBM_U13, KMiBM_U19, KMiBM_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0312_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0312_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi pozyskiwać informacje z literatury, baz danych i innych źródeł, potrafi integrować uzyskane informacje, dokonywać ich interpretacji, a także wyciągać wnioski oraz formułować i uzasadniać opinie w zakresie zrealizowanego ćwiczenia laboratoryjnego.</w:t>
+        <w:t xml:space="preserve">Student potrafi pracować indywidualnie i w zespole, umie oszacować czas potrzebny na realizację zleconego zadania oraz jest zdolny opracować i zrealizować harmonogram prac zapewniający dotrzymanie terminu realizacji zadania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena przekazanego prowadzącemu sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U03, KMiBM_U13, KMiBM_U19, KMiBM_U20</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U20, KMiBM_U03, KMiBM_U13, KMiBM_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>