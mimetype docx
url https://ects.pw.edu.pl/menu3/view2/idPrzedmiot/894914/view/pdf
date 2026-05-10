--- v1 (2026-02-04)
+++ v2 (2026-05-10)
@@ -753,51 +753,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z ćwiczenia lab., sprawdzian ustny/pisemny weryfikujący przygotowanie studenta do zajęć laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03, KMiBM_W06, KMiBM_W10</w:t>
+        <w:t xml:space="preserve">KMiBM_W10, KMiBM_W01, KMiBM_W03, KMiBM_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -833,51 +833,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z ćwiczenia lab.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U12, KMiBM_U13, KMiBM_U20, KMiBM_U01</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03, KMiBM_U12, KMiBM_U13, KMiBM_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>