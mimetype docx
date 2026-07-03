--- v5 (2026-02-27)
+++ v6 (2026-07-03)
@@ -748,51 +748,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium lub ocena prezentacji i dyskusja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMChtr_W03, KMchtr_W09, KMchtr_W12, KMchtr_W16, KMchtr_W20</w:t>
+        <w:t xml:space="preserve">KMchtr_W16, KMchtr_W20, KMChtr_W03, KMchtr_W09, KMchtr_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>