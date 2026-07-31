--- v6 (2026-07-03)
+++ v7 (2026-07-31)
@@ -748,51 +748,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium lub ocena prezentacji i dyskusja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W16, KMchtr_W20, KMChtr_W03, KMchtr_W09, KMchtr_W12</w:t>
+        <w:t xml:space="preserve">KMchtr_W09, KMchtr_W12, KMchtr_W16, KMchtr_W20, KMChtr_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>