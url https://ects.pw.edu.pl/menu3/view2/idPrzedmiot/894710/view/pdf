--- v4 (2026-05-10)
+++ v5 (2026-09-30)
@@ -1417,51 +1417,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U18, KMiBM_U15</w:t>
+        <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1557,51 +1557,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
+        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U18, KMiBM_U03, KMiBM_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>