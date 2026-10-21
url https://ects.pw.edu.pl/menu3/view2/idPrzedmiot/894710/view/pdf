--- v5 (2026-09-30)
+++ v6 (2026-10-21)
@@ -1557,191 +1557,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać odpowiednie parametry oraz wykonać nieliniową statyczną analizę stanu wytężenia i deformacji struktury cienkościennej wykonanej z materiału o nieliniowej charakterystyce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0324_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi wykonać analizę wzajemnego oddziaływania części w strukturach cienkościennych (zadanie kontaktowe) z wykorzystaniem MES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdanie z pracy domowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U16, KMiBM_U18, KMiBM_U03, KMiBM_U15</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U15, KMiBM_U16, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>