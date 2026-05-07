--- v2 (2026-03-23)
+++ v3 (2026-05-07)
@@ -1123,121 +1123,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U18, KMiBM_U15, KMiBM_U16, KMiBM_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBMPO-ISP-0321_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć obciążenia projektowe dla węzłów konstrukcyjnych nadwozia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena wykonywania zadań w trakcie realizacji ćwiczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U18, KMiBM_U15, KMiBM_U16, KMiBM_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>