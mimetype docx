--- v3 (2026-05-07)
+++ v4 (2026-06-28)
@@ -903,271 +903,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena wykonywania zadań w trakcie realizacji ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W17, KMiBM_W18, KMiBM_W20, KMiBM_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBMPO-ISP-0321_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o inżynierskich systemach komputerowych wykorzystywanych do rozmieszczenia w nadwoziu komponentów pojazdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W19, KMiBM_W17, KMiBM_W18, KMiBM_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MBMPO-ISP-0321_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBMPO-ISP-0321_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę o inżynierskich systemach komputerowych wykorzystywanych do rozmieszczenia w nadwoziu komponentów pojazdu.</w:t>
+        <w:t xml:space="preserve">Posiada wiedzę o inżynierskich systemach komputerowych wykorzystywanych do oszacowania obciążeń nadwozi pojazdów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena wykonywania zadań w trakcie realizacji ćwiczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W19, KMiBM_W17, KMiBM_W18, KMiBM_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MBMPO-ISP-0321_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi sformułować stosowne kryteria projektowe dla danego etapu projektowania nadwozia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W19, KMiBM_W17, KMiBM_W18, KMiBM_W20</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U18, KMiBM_U15, KMiBM_U16, KMiBM_U17</w:t>
+        <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>