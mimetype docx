--- v4 (2026-06-28)
+++ v5 (2026-07-28)
@@ -903,51 +903,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena wykonywania zadań w trakcie realizacji ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W17, KMiBM_W18, KMiBM_W20, KMiBM_W19</w:t>
+        <w:t xml:space="preserve">KMiBM_W20, KMiBM_W19, KMiBM_W17, KMiBM_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>