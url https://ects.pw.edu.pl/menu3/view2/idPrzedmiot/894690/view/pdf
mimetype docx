--- v5 (2026-07-28)
+++ v6 (2026-08-19)
@@ -973,51 +973,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W19, KMiBM_W17, KMiBM_W18, KMiBM_W20</w:t>
+        <w:t xml:space="preserve">KMiBM_W20, KMiBM_W19, KMiBM_W17, KMiBM_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>