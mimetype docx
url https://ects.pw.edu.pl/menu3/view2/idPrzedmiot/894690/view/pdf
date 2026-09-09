--- v6 (2026-08-19)
+++ v7 (2026-09-09)
@@ -903,51 +903,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena wykonywania zadań w trakcie realizacji ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W20, KMiBM_W19, KMiBM_W17, KMiBM_W18</w:t>
+        <w:t xml:space="preserve">KMiBM_W19, KMiBM_W17, KMiBM_W18, KMiBM_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -973,51 +973,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W20, KMiBM_W19, KMiBM_W17, KMiBM_W18</w:t>
+        <w:t xml:space="preserve">KMiBM_W19, KMiBM_W17, KMiBM_W18, KMiBM_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1123,51 +1123,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U15, KMiBM_U16, KMiBM_U17, KMiBM_U18</w:t>
+        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U17, KMiBM_U18, KMiBM_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>