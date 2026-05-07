--- v2 (2026-03-21)
+++ v3 (2026-05-07)
@@ -752,51 +752,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W21, KMiBM_W16</w:t>
+        <w:t xml:space="preserve">KMiBM_W16, KMiBM_W21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1042,51 +1042,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U09, KMiBM_U15, KMiBM_U25</w:t>
+        <w:t xml:space="preserve">KMiBM_U25, KMiBM_U09, KMiBM_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>