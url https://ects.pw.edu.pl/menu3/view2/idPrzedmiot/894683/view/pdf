--- v3 (2026-05-07)
+++ v4 (2026-06-27)
@@ -1042,51 +1042,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U25, KMiBM_U09, KMiBM_U15</w:t>
+        <w:t xml:space="preserve">KMiBM_U09, KMiBM_U15, KMiBM_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1112,51 +1112,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U12, KMiBM_U13, KMiBM_U16, KMiBM_U19</w:t>
+        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U19, KMiBM_U12, KMiBM_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>