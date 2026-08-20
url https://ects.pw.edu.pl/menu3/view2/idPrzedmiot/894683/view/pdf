--- v4 (2026-06-27)
+++ v5 (2026-08-20)
@@ -1112,51 +1112,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U19, KMiBM_U12, KMiBM_U13</w:t>
+        <w:t xml:space="preserve">KMiBM_U12, KMiBM_U13, KMiBM_U16, KMiBM_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>