--- v3 (2026-02-27)
+++ v4 (2026-05-06)
@@ -759,51 +759,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krótki sprawdzian ustny/pisemny dot. przygotowania studenta do ćwiczeń. Ocena sprawozdania z ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W03, KMiBM_W10</w:t>
+        <w:t xml:space="preserve">KMiBM_W10, KMiBM_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1329,51 +1329,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krótki sprawdzian ustny/pisemny dot. przygotowania studenta do ćwiczeń. Ocena sprawozdania z ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U13, KMiBM_U11</w:t>
+        <w:t xml:space="preserve">KMiBM_U11, KMiBM_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
@@ -1409,51 +1409,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wykonywania zadań w trakcie realizacji ćwiczeń i ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_K04, KMiBM_K05</w:t>
+        <w:t xml:space="preserve">KMiBM_K05, KMiBM_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>