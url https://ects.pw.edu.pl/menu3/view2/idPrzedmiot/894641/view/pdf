--- v4 (2026-05-06)
+++ v5 (2026-06-28)
@@ -759,51 +759,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krótki sprawdzian ustny/pisemny dot. przygotowania studenta do ćwiczeń. Ocena sprawozdania z ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W10, KMiBM_W03</w:t>
+        <w:t xml:space="preserve">KMiBM_W03, KMiBM_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -899,561 +899,561 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krótki sprawdzian ustny/pisemny dot. przygotowania studenta do ćwiczeń. Ocena sprawozdania z ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W14, KMiBM_W10, KMiBM_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0218_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna pojęcia ze sprawnością działania układów mechanicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Krótki sprawdzian ustny/pisemny dot. przygotowania studenta do ćwiczeń. Ocena sprawozdania z ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W10, KMiBM_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Krótki sprawdzian ustny/pisemny dot. przygotowania studenta do ćwiczeń. Ocena sprawozdania z ćwiczeń: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o zasadach działania sprzęgieł, a w szczególności sprzęgieł podatnych i ciernych oraz hamulców ciernych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">1150-MB000-ISP-0218_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W10, KMiBM_W12, KMiBM_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0218_W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0218_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna pojęcia ze sprawnością działania układów mechanicznych.</w:t>
+        <w:t xml:space="preserve">Umie określić podstawowe parametry mechaniczne maszyn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania z ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U02, KMiBM_U10, KMiBM_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0218_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie opisać podstawowe parametry zjawisk zachodzących w trakcie pracy maszyn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Krótki sprawdzian ustny/pisemny dot. przygotowania studenta do ćwiczeń. Ocena sprawozdania z ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W10, KMiBM_W15</w:t>
+        <w:t xml:space="preserve">KMiBM_U02, KMiBM_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka Krótki sprawdzian ustny/pisemny dot. przygotowania studenta do ćwiczeń. Ocena sprawozdania z ćwiczeń: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0218_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę o zasadach działania sprzęgieł, a w szczególności sprzęgieł podatnych i ciernych oraz hamulców ciernych.</w:t>
+        <w:t xml:space="preserve">Potrafi określić podstawowe naprężenia i odkształcenia występujące w elementach maszyn </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">1150-MB000-ISP-0218_W03</w:t>
+        <w:t xml:space="preserve">Krótki sprawdzian ustny/pisemny dot. przygotowania studenta do ćwiczeń. Ocena sprawozdania z ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W10, KMiBM_W12, KMiBM_W14</w:t>
+        <w:t xml:space="preserve">KMiBM_U02, KMiBM_U03, KMiBM_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0218_U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie opisać geometrię przekładni ewolwentowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Krótki sprawdzian ustny/pisemny dot. przygotowania studenta do ćwiczeń. Ocena sprawozdania z ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U11, KMiBM_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0218_U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0218_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie określić podstawowe parametry mechaniczne maszyn.</w:t>
+        <w:t xml:space="preserve">Student potrafi współdziałać i pracować w grupie przy realizacji ćwiczeń laboratoryjnych i opracowywaniu sprawozdania, przyjmując w niej różne role.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena sprawozdania z ćwiczeń laboratoryjnych.</w:t>
+        <w:t xml:space="preserve">Ocena wykonywania zadań w trakcie realizacji ćwiczeń i ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U02, KMiBM_U10, KMiBM_U11</w:t>
-[...289 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_K05, KMiBM_K04</w:t>
+        <w:t xml:space="preserve">KMiBM_K04, KMiBM_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>