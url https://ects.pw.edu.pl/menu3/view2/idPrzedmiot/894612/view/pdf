--- v2 (2026-05-05)
+++ v3 (2026-08-19)
@@ -752,87 +752,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W03, KMiBM_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1050-MB000-ISP-0122_W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student ma uporządkowaną wiedzę w zakresie elektryczności, obejmującą pojęcie i własności pola elektrycznego oraz potencjału elektrycznego, pojemność elektryczną, energię pola elektrycznego, prawa Coulomba i Gaussa, elektryczne właściwości materii, polaryzację dielektryków, wzór Clausiusa-Mosottiego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W02, KMiBM_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1050-MB000-ISP-0122_W01: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1050-MB000-ISP-0122_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma uporządkowaną wiedzę w zakresie elektryczności, obejmującą pojęcie i własności pola elektrycznego oraz potencjału elektrycznego, pojemność elektryczną, energię pola elektrycznego, prawa Coulomba i Gaussa, elektryczne właściwości materii, polaryzację dielektryków, wzór Clausiusa-Mosottiego.</w:t>
+        <w:t xml:space="preserve">Student ma uporządkowaną wiedzę w zakresie elektryczności, obejmującą przepływ ładunku, pojęcia przewodności i oporu elektrycznego i jego zależności temperaturowej, prawa Ohma oraz Kirchhoffa, mocy i energii prądu elektrycznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -851,232 +921,162 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1050-MB000-ISP-0122_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1050-MB000-ISP-0122_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma uporządkowaną wiedzę w zakresie elektryczności, obejmującą przepływ ładunku, pojęcia przewodności i oporu elektrycznego i jego zależności temperaturowej, prawa Ohma oraz Kirchhoffa, mocy i energii prądu elektrycznego.</w:t>
+        <w:t xml:space="preserve">Student ma uporządkowaną wiedzę w zakresie magnetyzmu, obejmującą pojęcie i własności pola magnetycznego, siłę Lorentza, prawo Biota-Savarta, prawo Ampere'a, prawo indukcji Faradaya, pojęcie indukcyjności, energię pola magnetycznego, magnetyczne właściwości materii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W02, KMiBM_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1050-MB000-ISP-0122_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1050-MB000-ISP-0122_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma uporządkowaną wiedzę w zakresie magnetyzmu, obejmującą pojęcie i własności pola magnetycznego, siłę Lorentza, prawo Biota-Savarta, prawo Ampere'a, prawo indukcji Faradaya, pojęcie indukcyjności, energię pola magnetycznego, magnetyczne właściwości materii.</w:t>
+        <w:t xml:space="preserve">Student ma podstawową wiedzę na temat mechaniki relatywistycznej, obejmującą zasadę względności, transformację Lorentza, transformacje prędkości, skrócenie długości i wydłużenie czasu, elementy dynamiki relatywistycznej, pojęcie czasoprzestrzeni, interwał.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W02, KMiBM_W03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_W03, KMiBM_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>