--- v2 (2026-03-22)
+++ v3 (2026-08-20)
@@ -779,261 +779,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Uzyskanie odpowiedniej liczby punktów na kolokwium, egzaminie, praca studenta na ćwiczeniach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1120-MB000-ISP-0114_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajomość pochodnych funkcji o wartościach wektorowych, pochodnych kierunkowych, pochodnych cząstkowych, pochodnych jako przekształcenie liniowe, wyższych pochodnych. Znajomość ich własności. Znajomość ekstermów lokalnych, globalnych, warunkowych. Znajomość funkcji uwikłanych. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Uzyskanie odpowiedniej liczby punktów na kolokwium, egzaminie, praca studenta na ćwiczeniach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1120-MB000-ISP-0114_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajomość całki podwójnej i potrójnej, ich własności i zastosowań.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Uzyskanie odpowiedniej liczby punktów na kolokwium, egzaminie, praca studenta na ćwiczeniach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1120-MB000-ISP-0114_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajomość całek krzywoliniowych i powierzchniowych. Znajomość ich zastosowań. Znajomość pojęcia potencjału. Znajomość twierdzeń Greena, Gaussa i Stokesa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Uzyskanie odpowiedniej liczby punktów na kolokwium, egzaminie, praca studenta na ćwiczeniach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W03, KMiBM_W01</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>