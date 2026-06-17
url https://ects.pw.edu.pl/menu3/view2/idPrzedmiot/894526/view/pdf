--- v2 (2026-02-28)
+++ v3 (2026-06-17)
@@ -1192,51 +1192,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdzian przed dopuszczeniem do wykonywania ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W03, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1342,51 +1342,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wykonywania zadań w trakcie realizacji ćwiczeń laboratoryjnych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U12</w:t>
+        <w:t xml:space="preserve">K_U12, K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>