--- v3 (2026-06-17)
+++ v4 (2026-08-20)
@@ -771,51 +771,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdzian przed dopuszczeniem do wykonywania ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1192,201 +1192,201 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdzian przed dopuszczeniem do wykonywania ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W01, K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-00000-ISP-0116_W8: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o podstawowych zagadnieniach opisujących stany nieustalone w obwodach RL i RC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdzian przed dopuszczeniem do wykonywania ćwiczeń laboratoryjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W02, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-00000-ISP-0116_W8: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-00000-ISP-0116_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę o podstawowych zagadnieniach opisujących stany nieustalone w obwodach RL i RC.</w:t>
+        <w:t xml:space="preserve">Zna i potrafi stosować zasady dotyczące budowy układu pomiarowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin, sprawdzian przed dopuszczeniem do wykonywania ćwiczeń laboratoryjnych</w:t>
+        <w:t xml:space="preserve">Ocena wykonywania zadań w trakcie realizacji ćwiczeń laboratoryjnych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W02, K_W03</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">K_U12, K_U01, K_U02</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>