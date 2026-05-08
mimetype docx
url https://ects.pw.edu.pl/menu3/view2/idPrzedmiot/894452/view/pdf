--- v2 (2026-02-08)
+++ v3 (2026-05-08)
@@ -822,51 +822,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową, podbudowaną teoretycznie wiedzę z zakresu projektowania, sieci i obiektów systemu ciepłowniczego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1045,51 +1045,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeanalizować i wykorzystać rolę procesów fizycznych i chemicznych 
 w projektowaniu systemów ciepłowniczych.
 </w:t>
       </w:r>
     </w:p>
     <w:p>