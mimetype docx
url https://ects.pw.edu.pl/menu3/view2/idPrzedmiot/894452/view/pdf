--- v3 (2026-05-08)
+++ v4 (2026-06-18)
@@ -1045,51 +1045,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeanalizować i wykorzystać rolę procesów fizycznych i chemicznych 
 w projektowaniu systemów ciepłowniczych.
 </w:t>
       </w:r>
     </w:p>
     <w:p>