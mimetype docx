--- v3 (2026-03-24)
+++ v4 (2026-05-28)
@@ -749,271 +749,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna ekonomiczne, prawne i etyczne uwarunkowania działalności przemysłowej w obszarze inżynierii środowiska, zna podstawowe zasady tworzenia i rozwoju form przedsiębiorczości, a także ma podstawową wiedzę związaną z tworzeniem i zarządzaniem projektami oraz transferem i komercjalizacją wiedzy - w zależności od profilu przedsiębiorstwa, w którym odbywane są praktyki</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna ekonomiczne, prawne i etyczne uwarunkowania działalności przemysłowej w obszarze inżynierii środowiska, zna podstawowe zasady tworzenia i rozwoju form przedsiębiorczości, a także ma podstawową wiedzę związaną z tworzeniem i zarządzaniem projektami oraz transferem i komercjalizacją wiedzy - w zależności od profilu przedsiębiorstwa, w którym odbywane są praktyki</w:t>
+        <w:t xml:space="preserve">Student zna zasady prowadzenia działalności zakładu, w którym odbywa praktykę i potrafi samodzielnie rozwiązywać zadania o charakterze praktycznym, w zależności od profilu jednostki, w której odbywa praktykę.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W17</w:t>
+        <w:t xml:space="preserve">IS_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna zasady prowadzenia działalności zakładu, w którym odbywa praktykę i potrafi samodzielnie rozwiązywać zadania o charakterze praktycznym, w zależności od profilu jednostki, w której odbywa praktykę.</w:t>
+        <w:t xml:space="preserve">Student zapoznał się metodami rozwiązywania zagadnień o charakterze inżynierskim, z zastosowaniem wiedzy teoretycznej oraz technik i technologii wspomagających realizację zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W18</w:t>
+        <w:t xml:space="preserve">IS_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi, przy rozwiązywaniu zadań inżynierskich, dostrzegać ich aspekty praktyczne w obszarze inżynierii sanitarnej i wodnej, potrafi wykonywać zadania  poprzez dobór oraz stosowanie właściwych metod i narzędzi, w tym zaawansowanych technik informacyjno-komunikacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>