--- v4 (2026-05-28)
+++ v5 (2026-06-18)
@@ -749,51 +749,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna ekonomiczne, prawne i etyczne uwarunkowania działalności przemysłowej w obszarze inżynierii środowiska, zna podstawowe zasady tworzenia i rozwoju form przedsiębiorczości, a także ma podstawową wiedzę związaną z tworzeniem i zarządzaniem projektami oraz transferem i komercjalizacją wiedzy - w zależności od profilu przedsiębiorstwa, w którym odbywane są praktyki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -889,51 +889,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1109,51 +1109,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U15, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>