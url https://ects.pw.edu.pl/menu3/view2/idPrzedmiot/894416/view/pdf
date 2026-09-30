--- v7 (2026-07-29)
+++ v8 (2026-09-30)
@@ -839,51 +839,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samodzielne ćwiczenie obliczeniowe (ćwiczenia audytoryjne)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W05, IS_W06, IS_W15, IS_W01</w:t>
+        <w:t xml:space="preserve">IS_W01, IS_W05, IS_W06, IS_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1075,51 +1075,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U14, IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opisać procesy, metody i działania związane z biologicznymi technologiami oczyszczania ścieków oraz metodami pogłębionego utleniania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>