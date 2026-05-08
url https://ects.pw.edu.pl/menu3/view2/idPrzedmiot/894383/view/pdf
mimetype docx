--- v3 (2026-02-27)
+++ v4 (2026-05-08)
@@ -1062,51 +1062,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U08, IS_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać wariantowego doboru urządzeń na podstawie analizy porównawczej ich parametrów technicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1275,51 +1275,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>