--- v4 (2026-05-08)
+++ v5 (2026-08-19)
@@ -1134,51 +1134,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05, IS_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczyć parametry eksploatacyjne urządzeń oraz  ocenić efektywność ich pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1275,51 +1275,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>