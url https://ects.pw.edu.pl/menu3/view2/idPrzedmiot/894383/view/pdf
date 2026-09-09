--- v5 (2026-08-19)
+++ v6 (2026-09-09)
@@ -1046,67 +1046,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekty indywidualne, Prezentacja zespołowa, Obrona lub Kolokwium
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U08, IS_U12</w:t>
+        <w:t xml:space="preserve">IS_U12, IS_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać wariantowego doboru urządzeń na podstawie analizy porównawczej ich parametrów technicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1134,51 +1134,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05, IS_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczyć parametry eksploatacyjne urządzeń oraz  ocenić efektywność ich pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>