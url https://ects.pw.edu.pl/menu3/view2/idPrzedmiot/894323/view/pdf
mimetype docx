--- v7 (2026-08-19)
+++ v8 (2026-10-01)
@@ -953,51 +953,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa z Opiekunem Praktyk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U12, IS_U06, IS_U11</w:t>
+        <w:t xml:space="preserve">IS_U06, IS_U11, IS_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1243,67 +1243,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa z Opiekunem Praktyk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K01, IS_K02, IS_K04</w:t>
+        <w:t xml:space="preserve">IS_K02, IS_K04, IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KR</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, P7U_K, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">odpowiedzialnego pełnienia ról zawodowych z uwzględnieniem zmieniających się potrzeb społecznych, w tym: rozwijania dorobku zawodowego oraz przestrzegania i rozwijania zasad etyki zawodowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>