--- v2 (2026-02-28)
+++ v3 (2026-05-07)
@@ -768,51 +768,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zdobycie przez studentów ogólnej wiedzy dotyczącej składu środowiska naturalnego i jego wpływu na konstrukcje budowlane wodne </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -822,51 +822,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W06, IS_W08</w:t>
+        <w:t xml:space="preserve">IS_W08, IS_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>