--- v3 (2026-05-07)
+++ v4 (2026-06-18)
@@ -822,67 +822,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W08, IS_W06</w:t>
+        <w:t xml:space="preserve">IS_W06, IS_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zdobycie umiejętności doboru odpowiednich materiałów do konstrukcji budowlanych i oceny ich trwałości</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>