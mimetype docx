--- v3 (2026-02-27)
+++ v4 (2026-05-08)
@@ -1217,51 +1217,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">I.P7S_KO, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość potrzeby przestrzegania zasad etyki zawodowej, bioetyki i poszanowania prawa w tym praw autorskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>