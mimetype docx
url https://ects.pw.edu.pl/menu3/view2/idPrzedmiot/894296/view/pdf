--- v4 (2026-05-08)
+++ v5 (2026-06-18)
@@ -777,491 +777,491 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada rozszerzoną wiedzę o cyklu życia instalacji i urządzeń OWiK, ciepłowniczych, zna zasady zrównoważonego rozwoju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pozytywne zaliczenie prac projektowych. Pozytywna ocena z kolokwium. Obecność na zajęciach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada rozszerzoną wiedzę o cyklu życia instalacji i urządzeń OWiK, ciepłowniczych, zna zasady zrównoważonego rozwoju.</w:t>
+        <w:t xml:space="preserve">Zna właściwości fizyczne, mechaniczne i eksploatacyjne materiałów stosowanych w urządzeniach, sieciach ciepłowniczych i instalacjach OWiG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pozytywne zaliczenie prac projektowych. Pozytywna ocena z kolokwium. Obecność na zajęciach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W14</w:t>
+        <w:t xml:space="preserve">IS_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna właściwości fizyczne, mechaniczne i eksploatacyjne materiałów stosowanych w urządzeniach, sieciach ciepłowniczych i instalacjach OWiG</w:t>
+        <w:t xml:space="preserve">Umie przeanalizować i ocenić wpływ wybranych parametrów procesu na jego efektywność energetyczną w trakcie eksploatacji systemów ogrzewczych i klimatyzacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pozytywne zaliczenie prac projektowych. Pozytywna ocena z kolokwium. Obecność na zajęciach.</w:t>
+        <w:t xml:space="preserve">Pozytywne zaliczenia prac projektowych, Pozytywna ocena z kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W19</w:t>
+        <w:t xml:space="preserve">IS_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie przeprowadzić analizę techniczno-ekonomiczną układów technologicznych stosowanych w praktyce w zakresie ciepłownictwa, ogrzewnictwa, klimatyzacji. Potrafi samodzielnie wyznaczyć i przeanalizować wartosci skumulowanych wskaźników zużycia energii w ogrzewnictwie iklimatyzacji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pozytywne zaliczenie prac projektowych, Pozytywna ocena z kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie wyznaczyć i przeanalizować wartości skumulowanych wskaźników zużycia energii w ogrzewnictwie i klimatyzacji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pozytywne zaliczenia prac projektowych, Pozytywna ocena z kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie przeanalizować i ocenić wpływ wybranych parametrów procesu na jego efektywność energetyczną w trakcie eksploatacji systemów ogrzewczych i klimatyzacyjnych</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę ciągłego dokształcania się i podnoszenia kompetencji zawodowych i osobistych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pozytywne zaliczenia prac projektowych, Pozytywna ocena z kolokwium</w:t>
+        <w:t xml:space="preserve">Pozytywne zaliczenie prac projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U12</w:t>
+        <w:t xml:space="preserve">IS_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KO, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość potrzeby przestrzegania zasad etyki zawodowej, bioetyki i poszanowania prawa w tym praw autorskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>