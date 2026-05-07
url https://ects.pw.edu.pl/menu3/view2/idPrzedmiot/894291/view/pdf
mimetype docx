--- v1 (2026-03-22)
+++ v2 (2026-05-07)
@@ -787,51 +787,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie aktualne kierunki rozwoju i modernizacji w zakresie systemów wentylacji i klimatyzacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -937,51 +937,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UK, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzać i przedstawić ocenę techniczną lub technologiczną lub funkcjonalną urządzeń stosowanych w ciepłownictwie lub ogrzewnictwie, wentylacji i klimatyzacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>