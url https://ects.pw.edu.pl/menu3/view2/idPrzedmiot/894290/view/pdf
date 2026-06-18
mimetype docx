--- v3 (2026-03-21)
+++ v4 (2026-06-18)
@@ -974,51 +974,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie aktualne kierunki rozwoju i modernizacji w zakresie systemów wentylacji pożarowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1264,51 +1264,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie porównać, ocenić, wybrać i zastosować odpowiednie materiały na urządzenia i instalacje stosowane w systemach wentylacji pożarowej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>