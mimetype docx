--- v5 (2026-07-28)
+++ v6 (2026-08-19)
@@ -764,51 +764,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową i podbudowaną teoretycznie wiedzę z mechaniki i dynamiki płynów w zakresie przepływów powietrza i dymu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -904,51 +904,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu możliwości korzystania z pakietów oprogramowania przy doborze i eksploatacji oraz sprawdzaniu funkcjonowania systemów wentylacji pożarowej </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>