--- v3 (2026-05-08)
+++ v4 (2026-06-16)
@@ -774,51 +774,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B2_W09 , B2_W10 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_WK, III.P7S_WK.o, I.P7S_WG, II.T.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WK, III.P7S_WK.o, I.P7S_WG, II.T.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada poszerzoną wiedzę dotyczącą zarządzania i prowadzenia działalności gospodarczej oraz podstawowe zasady związane z budowaniem i zarządzaniem zespołem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -844,51 +844,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B2_W11 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WK, III.P7S_WK.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_WK, III.P7S_WK.o, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada poszerzoną wiedzę dotyczącą zarządzania  zna podstawowe zasady tworzenia i rozwoju różnych form przedsiębiorczości, w tym tworzenie firm typu „spin-off” i „spin out”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>