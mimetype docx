--- v4 (2026-02-28)
+++ v5 (2026-05-14)
@@ -897,67 +897,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U07, IS_U08, IS_U13, IS_U15, IS_U18</w:t>
+        <w:t xml:space="preserve">IS_U08, IS_U13, IS_U15, IS_U18, IS_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać typowe urządzenia stosowane w gromadzeniu, transporcie odpadów i nieczystości oraz utrzymaniu czystości na terenach zurbanizowanych. Potrafi przeprowadzać ocenę techniczną, technologiczną, funkcjonalną w/w urządzeń.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>