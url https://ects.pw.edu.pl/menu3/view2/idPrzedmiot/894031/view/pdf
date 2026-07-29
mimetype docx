--- v5 (2026-05-14)
+++ v6 (2026-07-29)
@@ -817,51 +817,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, obrona projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W12, IS_W15</w:t>
+        <w:t xml:space="preserve">IS_W15, IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -897,51 +897,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U08, IS_U13, IS_U15, IS_U18, IS_U07</w:t>
+        <w:t xml:space="preserve">IS_U07, IS_U08, IS_U13, IS_U15, IS_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>