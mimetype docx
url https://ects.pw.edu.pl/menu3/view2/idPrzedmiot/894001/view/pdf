--- v4 (2026-02-28)
+++ v5 (2026-06-17)
@@ -789,71 +789,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada ugruntowana wiedzę dotycząca właściwości materiałów konstrukcyjnych konieczną przy projektowaniu urządzeń, armatury i instalacji ciepłowniczych, wentylacyjnych, gazowych, wodociągowych i innych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny z wykładów. Uczestniczenie w ćwiczeniach laboratoryjnych, sporządzenie i zaliczenie sprawozdania z każdego ćwiczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada ugruntowana wiedzę dotycząca właściwości materiałów konstrukcyjnych konieczną przy projektowaniu urządzeń, armatury i instalacji ciepłowniczych, wentylacyjnych, gazowych, wodociągowych i innych.</w:t>
+        <w:t xml:space="preserve">Posiada ugruntowaną wiedze dotyczącą składu chemicznego, właściwości fizycznych i mechanicznych oraz zastosowania różnych materiałów konstrukcyjnych, takich jak metale, tworzywa sztuczne i materiały ceramiczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny z wykładów. Uczestniczenie w ćwiczeniach laboratoryjnych, sporządzenie i zaliczenie sprawozdania z każdego ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -864,346 +934,276 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada ugruntowaną wiedze dotyczącą składu chemicznego, właściwości fizycznych i mechanicznych oraz zastosowania różnych materiałów konstrukcyjnych, takich jak metale, tworzywa sztuczne i materiały ceramiczne.</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę porównawczą doboru materiałów na urządzenia i instalacje stosowane w ciepłownictwie, ogrzewnictwie, klimatyzacji w systemach wodociągowych i kanalizacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny z wykładów. Uczestniczenie w ćwiczeniach laboratoryjnych, sporządzenie i zaliczenie sprawozdania z każdego ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W19</w:t>
+        <w:t xml:space="preserve">IS_U05, IS_U06, IS_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi dobrać materiały na urządzenia stosowane w ciepłownictwie, ogrzewnictwie i innych z uwzględnieniem ich właściwości technicznych i technologicznych oraz funkcjonalnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny z wykładów. Uczestniczenie w ćwiczeniach laboratoryjnych, sporządzenie i zaliczenie sprawozdania z każdego ćwiczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U05, IS_U06, IS_U19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić analizę porównawczą doboru materiałów na urządzenia i instalacje stosowane w ciepłownictwie, ogrzewnictwie, klimatyzacji w systemach wodociągowych i kanalizacyjnych.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę ciągłego doskonalenia się w zakresie nowoczesnych materiałów konstrukcyjnych stosowanych w ciepłownictwie, ogrzewnictwie i wentylacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny z wykładów. Uczestniczenie w ćwiczeniach laboratoryjnych, sporządzenie i zaliczenie sprawozdania z każdego ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U05, IS_U06, IS_U19</w:t>
+        <w:t xml:space="preserve">IS_K01, IS_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość, że właściwy dobór materiałów na urządzenia ma wpływ na środowisko oraz ekonomiczna stronę projektów konstrukcji inżynierskich w ciepłownictwie, ogrzewnictwie i wentylacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>