--- v2 (2026-02-05)
+++ v3 (2026-06-17)
@@ -1043,51 +1043,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13, IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student rozszerzył zakres umiejętności wykorzystywanych w projektowaniu konstrukcji inżynierskich zgodnie z programem realizowanym na wyższych latach studiów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1193,51 +1193,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie potrzebę pracy zespołowej i odpowiedzialnego udziału w przygotowywanym wspólnie projekcie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>