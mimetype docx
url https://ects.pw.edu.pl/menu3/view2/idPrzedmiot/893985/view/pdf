--- v2 (2026-02-04)
+++ v3 (2026-05-10)
@@ -808,51 +808,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W07, IS_W05, IS_W06</w:t>
+        <w:t xml:space="preserve">IS_W05, IS_W06, IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -894,51 +894,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę dotyczącą ekologii wód śródlądowych, organizacji ekosystemów leśnych i pól uprawnych oraz wody, gleby i powietrza jako miejsca bytowania oraz przenoszenia mikroorganizmów chorobotwórczych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>