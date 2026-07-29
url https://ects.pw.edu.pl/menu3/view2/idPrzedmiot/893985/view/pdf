--- v3 (2026-05-10)
+++ v4 (2026-07-29)
@@ -894,51 +894,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę dotyczącą ekologii wód śródlądowych, organizacji ekosystemów leśnych i pól uprawnych oraz wody, gleby i powietrza jako miejsca bytowania oraz przenoszenia mikroorganizmów chorobotwórczych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>