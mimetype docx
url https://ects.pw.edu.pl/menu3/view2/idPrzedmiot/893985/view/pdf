--- v4 (2026-07-29)
+++ v5 (2026-09-09)
@@ -964,51 +964,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W05, IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>