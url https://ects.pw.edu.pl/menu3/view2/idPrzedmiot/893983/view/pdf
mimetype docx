--- v6 (2026-07-29)
+++ v7 (2026-10-21)
@@ -906,67 +906,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena ciągła pracy bieżącej na ćwiczeniach. Dwa kolokwia w ciągu semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U11, IS_U04</w:t>
+        <w:t xml:space="preserve">IS_U04, IS_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać Simulink do symulacji wybranych zjawisk i systemów dynamicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -992,51 +992,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01, IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętność numerycznego rozwiązania wybranych zagadnień inżynierskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>